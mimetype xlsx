--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0c2f62d5f24ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57865e4cf13498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4448d513c6a24860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb715390a4bf74215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da6e1e2eca24742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4448d513c6a24860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfde70c7ca0042c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb715390a4bf74215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.40% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593770014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,281 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...205 lines deleted...]
-          <x:t>105,675</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,175</x:t>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>