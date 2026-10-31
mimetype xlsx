--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57865e4cf13498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9df2f86b9e4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb715390a4bf74215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033b999f3eb44ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfde70c7ca0042c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb715390a4bf74215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11e31a80fac4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033b999f3eb44ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.40% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593770014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>108,195</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.10.2026</x:t>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,950</x:t>
-[...90 lines deleted...]
-          <x:t>110,000</x:t>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>