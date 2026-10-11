--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cf5551ef794994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8785691122849cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e34ad00075f4b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re553a33b2a694d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb002818cbcc94d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e34ad00075f4b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a02f824672047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re553a33b2a694d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.00% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593770006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,315 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...60 lines deleted...]
-          <x:t>107,120</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,605</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>109,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,365</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>