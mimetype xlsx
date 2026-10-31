--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8785691122849cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8c91d20d5a4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re553a33b2a694d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f196d7359c404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a02f824672047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re553a33b2a694d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19610cb0e4274928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f196d7359c404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.00% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593770006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,260</x:t>
-[...495 lines deleted...]
-          <x:t>116,705</x:t>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>