--- v0 (2026-09-21)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782901ebbe474483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree207e5918474273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef56dd58432492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2292530ece46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf11836e32a3f41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef56dd58432492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda86d5cbef8b4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2292530ece46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593769982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>