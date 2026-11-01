--- v1 (2026-10-12)
+++ v2 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree207e5918474273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c98c92e06854e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2292530ece46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ca119427bf4df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda86d5cbef8b4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2292530ece46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5000af6f1f74feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ca119427bf4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593769982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>