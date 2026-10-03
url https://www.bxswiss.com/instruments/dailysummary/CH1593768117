--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861bba6dc9c0431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba72d04fe16f4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re639a3fa59924f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcedb57ae78543c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6664f02f7946d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re639a3fa59924f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902de7bc8c8f41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcedb57ae78543c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on SMG Swiss Marketplace Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593768117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,890</x:t>
-[...90 lines deleted...]
-          <x:t>101,675</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>