--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba72d04fe16f4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc318b30de0a04f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcedb57ae78543c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fd12ad33af47e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902de7bc8c8f41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcedb57ae78543c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82a834485744440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fd12ad33af47e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on SMG Swiss Marketplace Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593768117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,890</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>