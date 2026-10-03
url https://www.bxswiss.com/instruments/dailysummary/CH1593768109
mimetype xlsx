--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48bc0b3af92c47d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342f06e813dd4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926d5b8adc1246a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a05b39347e407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b7b817b5f8466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926d5b8adc1246a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e87c30928646ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a05b39347e407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Sensirion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593768109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...60 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,960</x:t>
-[...38 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,000</x:t>
-[...333 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>