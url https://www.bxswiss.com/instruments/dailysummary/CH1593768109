--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342f06e813dd4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb25282b84594c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a05b39347e407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd68f09ca91e4e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e87c30928646ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a05b39347e407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3201dab87c3e499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd68f09ca91e4e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Sensirion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593768109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,595</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>100,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>100,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...112 lines deleted...]
-          <x:t>104,005</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>