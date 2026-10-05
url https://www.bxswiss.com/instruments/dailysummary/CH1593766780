--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc08cf1112d4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0c906a773145b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8029739ba2104168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42771a8fdfd4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503668aba7a14d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8029739ba2104168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddd0adcd2694001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42771a8fdfd4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Reverse Convertible on Berner Kantonalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...109 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...31 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>100,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>