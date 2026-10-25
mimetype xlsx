--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0c906a773145b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43fa58cb83c84cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42771a8fdfd4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a91a1525cbf4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddd0adcd2694001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42771a8fdfd4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de05f11e6ad4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a91a1525cbf4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Reverse Convertible on Berner Kantonalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,700</x:t>
-[...48 lines deleted...]
-          <x:t>101,845</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,755</x:t>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...117 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>103,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>