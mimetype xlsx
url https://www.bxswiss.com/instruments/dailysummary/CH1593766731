--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaec743746644d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fbc874c5dc4b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e5f5b011eb4510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69ca56b16024df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a91623edf549a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e5f5b011eb4510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570746fbc41e44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69ca56b16024df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Reverse Convertible on Dottikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...124 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>98,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>98,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,000</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>