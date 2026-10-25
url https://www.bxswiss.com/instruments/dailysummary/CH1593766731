--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fbc874c5dc4b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34361a721b74960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69ca56b16024df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4e5910dee744ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570746fbc41e44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69ca56b16024df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573f3e63f56c4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4e5910dee744ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Reverse Convertible on Dottikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...60 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...414 lines deleted...]
-          <x:t>96,320</x:t>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>