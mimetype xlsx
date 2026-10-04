--- v0 (2026-09-14)
+++ v1 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7264e076db7d4ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86258091b324164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7c8e2235c94dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3160eb0b03874c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f703c43bd84fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7c8e2235c94dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fc51206f964336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3160eb0b03874c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Reverse Convertible on COMPAGNIE FINANCIERE TRAD-BR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...161 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...188 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>