--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86258091b324164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c304fd819e44e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3160eb0b03874c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55cd4e51c064b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fc51206f964336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3160eb0b03874c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342dd5eb75514ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55cd4e51c064b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Reverse Convertible on COMPAGNIE FINANCIERE TRAD-BR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...70 lines deleted...]
-          <x:t>98,460</x:t>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...107 lines deleted...]
-          <x:t>96,850</x:t>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>