--- v0 (2026-09-14)
+++ v1 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bff6fab8594494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd62fd341a94d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d0322a95fa49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04436fcc64b24cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3647f92338e4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d0322a95fa49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d417cc10df54009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04436fcc64b24cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Reverse Convertible on Burkhalter Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,369 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...168 lines deleted...]
-          <x:t>98,280</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,980</x:t>
-[...65 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...43 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,015</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>