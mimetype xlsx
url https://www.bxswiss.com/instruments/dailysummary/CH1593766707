--- v1 (2026-10-04)
+++ v2 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd62fd341a94d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592a59d5b1114243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04436fcc64b24cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35631bcb804e40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d417cc10df54009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04436fcc64b24cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dc36079d684ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35631bcb804e40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Reverse Convertible on Burkhalter Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,940</x:t>
-[...237 lines deleted...]
-          <x:t>93,000</x:t>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,890</x:t>
-[...220 lines deleted...]
-          <x:t>92,570</x:t>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>