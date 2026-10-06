--- v0 (2026-09-14)
+++ v1 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb377447b0e4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe93526b2c0a4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d48bb8279248ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53ae356e1c54ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1917e99693604e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d48bb8279248ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e16fa7834747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53ae356e1c54ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Reverse Convertible on Bossard Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...65 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...65 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>100,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>