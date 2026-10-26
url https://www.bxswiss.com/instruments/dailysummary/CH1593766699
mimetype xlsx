--- v1 (2026-10-06)
+++ v2 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe93526b2c0a4492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84697a04ef64447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53ae356e1c54ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88eea16e8a848f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e16fa7834747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53ae356e1c54ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02448e226a7c4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88eea16e8a848f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Reverse Convertible on Bossard Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593766699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,495</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,495</x:t>
-[...124 lines deleted...]
-          <x:t>102,370</x:t>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>