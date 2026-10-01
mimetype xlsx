--- v0 (2026-09-10)
+++ v1 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0ff1268b02419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ec5f82129b4136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8817a996f4954f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937de21e712e4de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854af1dc67054033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8817a996f4954f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41434a6c561d4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937de21e712e4de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant with Knock-Out Open End on JPMorgan Chase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1591973040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...72 lines deleted...]
-          <x:t>3,045</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,070</x:t>
-[...178 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...144 lines deleted...]
-          <x:t>2,955</x:t>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>