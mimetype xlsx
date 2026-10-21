--- v1 (2026-10-01)
+++ v2 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ec5f82129b4136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad62f33a567b473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937de21e712e4de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a76dc3d6acf472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41434a6c561d4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937de21e712e4de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8bf5cc9deb4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a76dc3d6acf472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant with Knock-Out Open End on JPMorgan Chase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1591973040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,235</x:t>
-[...48 lines deleted...]
-          <x:t>3,185</x:t>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,185</x:t>
-[...53 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,695</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>3,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>