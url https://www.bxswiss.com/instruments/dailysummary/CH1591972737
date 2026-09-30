--- v0 (2026-09-10)
+++ v1 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0bf31666074841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4486389144914bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171cc6b9d88c48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5999b9ee1a934d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85ed6e99d874862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171cc6b9d88c48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d73a9de22047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5999b9ee1a934d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1591972737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...67 lines deleted...]
-          <x:t>1,180</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>0,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...85 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>