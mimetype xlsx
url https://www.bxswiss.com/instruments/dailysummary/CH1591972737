--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4486389144914bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc5626058f24975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5999b9ee1a934d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450da0148bb14923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d73a9de22047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5999b9ee1a934d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028bf20189c6465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450da0148bb14923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1591972737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...48 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>