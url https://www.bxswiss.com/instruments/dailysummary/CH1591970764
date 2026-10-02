--- v0 (2026-09-10)
+++ v1 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7dc40639574e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822184513dc5494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d5eeabe0054aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a702d6e07d4135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f603a06c344816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d5eeabe0054aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbfb9f833394340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a702d6e07d4135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant with Knock-Out Open End on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1591970764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...62 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...97 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>