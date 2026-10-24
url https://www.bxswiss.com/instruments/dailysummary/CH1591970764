--- v1 (2026-10-02)
+++ v2 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822184513dc5494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964e5dcafc8f44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a702d6e07d4135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c0aa57c46947ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbfb9f833394340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a702d6e07d4135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb274a69e6d434bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c0aa57c46947ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant with Knock-Out Open End on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1591970764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,170</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>