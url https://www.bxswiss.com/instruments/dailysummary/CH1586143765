--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49934483169441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae4cf024ec847ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d13665c3f64ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86eba2c9037473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea61c53dbbc241c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d13665c3f64ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c8ee0d2cf64f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86eba2c9037473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1586143765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,423 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...168 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,925</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>96,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>