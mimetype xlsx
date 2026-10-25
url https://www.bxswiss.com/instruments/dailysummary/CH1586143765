--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae4cf024ec847ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83df4f543b934010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86eba2c9037473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e39732ab0d4099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c8ee0d2cf64f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86eba2c9037473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0367698c994b44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e39732ab0d4099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1586143765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,425</x:t>
-[...85 lines deleted...]
-          <x:t>90,975</x:t>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>89,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>89,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>