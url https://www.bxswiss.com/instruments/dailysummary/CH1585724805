--- v0 (2026-08-27)
+++ v1 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c7b466b6f54459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07918fff62a34077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88115d152014a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d970008a994c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749b7590e97f480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88115d152014a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff8f77f30d84c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d970008a994c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1585724805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...67 lines deleted...]
-          <x:t>7,825</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,585</x:t>
-[...38 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,665</x:t>
-[...43 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,625</x:t>
-[...102 lines deleted...]
-          <x:t>7,895</x:t>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,645</x:t>
-[...26 lines deleted...]
-          <x:t>7,755</x:t>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>7,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>