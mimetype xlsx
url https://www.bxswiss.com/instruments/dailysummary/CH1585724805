--- v1 (2026-09-17)
+++ v2 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07918fff62a34077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c16d424d7d4874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d970008a994c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfebf6a7ef244213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff8f77f30d84c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d970008a994c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09a1a3f9b5345d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfebf6a7ef244213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1585724805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,355</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,905</x:t>
-[...4 lines deleted...]
-          <x:t>7,765</x:t>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,915</x:t>
-[...16 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>7,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,935</x:t>
-[...512 lines deleted...]
-          <x:t>8,255</x:t>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>