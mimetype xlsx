--- v2 (2026-10-07)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c16d424d7d4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6890dc6568274df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfebf6a7ef244213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d042c44b5e4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09a1a3f9b5345d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfebf6a7ef244213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668a80be411642b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d042c44b5e4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1585724805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,735</x:t>
-[...38 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,225</x:t>
-[...4 lines deleted...]
-          <x:t>7,915</x:t>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,925</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>7,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>