--- v0 (2026-08-30)
+++ v1 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd100cfff2e5a4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d3d414ceba42ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74e0b8d100a4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7cb5b574d0e4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe93a5f3377041ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74e0b8d100a4641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564bb9b4d4e44683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7cb5b574d0e4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579903084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>0,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...16 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>