--- v1 (2026-09-19)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d3d414ceba42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b90fa09600640a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7cb5b574d0e4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2effcb3a4e4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564bb9b4d4e44683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7cb5b574d0e4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb64311b1d854415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2effcb3a4e4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579903084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,470</x:t>
-[...237 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>