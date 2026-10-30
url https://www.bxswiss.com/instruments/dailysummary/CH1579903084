--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b90fa09600640a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e0c63ab2354d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2effcb3a4e4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d36f2c697140d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb64311b1d854415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2effcb3a4e4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b3b72be9064c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d36f2c697140d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579903084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...65 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...97 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>