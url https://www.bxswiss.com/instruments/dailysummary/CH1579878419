--- v2 (2026-09-08)
+++ v3 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5f794e2258444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb0329694ec4023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56219cc57f0c4d10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cbb9e088184722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956a79cf2f0b41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56219cc57f0c4d10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2385440a8649be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cbb9e088184722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579878419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...566 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>