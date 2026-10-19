--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb0329694ec4023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b702ab6f6649b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cbb9e088184722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417743f46f5f4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2385440a8649be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cbb9e088184722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa3d9e922c43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417743f46f5f4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579878419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...26 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...97 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>