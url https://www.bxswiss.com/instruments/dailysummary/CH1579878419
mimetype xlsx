--- v4 (2026-10-19)
+++ v5 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b702ab6f6649b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0c06ca3e904929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417743f46f5f4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b9c00351f34e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa3d9e922c43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417743f46f5f4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef7ffbbdd8041e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b9c00351f34e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579878419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,860</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...16 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>