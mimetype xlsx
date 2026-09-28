--- v2 (2026-09-07)
+++ v3 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d87d04d5314d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc33ead13114148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaafd9d250da466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85818a47f5b4f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3ef60d31ef4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaafd9d250da466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc27d6aa9c54a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85818a47f5b4f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579878401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...566 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>