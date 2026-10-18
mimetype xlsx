--- v3 (2026-09-28)
+++ v4 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc33ead13114148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4739138199e5401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85818a47f5b4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7e57b450304a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc27d6aa9c54a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85818a47f5b4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radad1977f74f40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7e57b450304a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579878401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...4 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...97 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>