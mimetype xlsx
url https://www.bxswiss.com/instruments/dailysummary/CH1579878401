--- v4 (2026-10-18)
+++ v5 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4739138199e5401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851be9fbe75f4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7e57b450304a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077480009cf24eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radad1977f74f40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7e57b450304a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c6a02b1fac4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077480009cf24eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579878401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...16 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>