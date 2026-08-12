--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6b8bafda6643e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db4a99475d6414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0310aa259944ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc8b7b13bcb403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03a0294bfb14489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0310aa259944ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf66e85817146ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc8b7b13bcb403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...72 lines deleted...]
-          <x:t>1,670</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,660</x:t>
-[...11 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,640</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>