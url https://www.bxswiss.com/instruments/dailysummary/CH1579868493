--- v1 (2026-08-12)
+++ v2 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db4a99475d6414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d36ce9a81204211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc8b7b13bcb403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c3c3474ec04908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf66e85817146ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc8b7b13bcb403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f444adbf1b481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c3c3474ec04908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,680</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...21 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>04.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,880</x:t>
-[...139 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>