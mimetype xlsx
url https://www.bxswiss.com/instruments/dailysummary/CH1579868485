--- v2 (2026-09-01)
+++ v3 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34be2c7ef5e940ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111ab59b080d4947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280b014046994f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45e74910ccb49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38b3ea17b184623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280b014046994f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d12ef44d952428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45e74910ccb49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>2,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>