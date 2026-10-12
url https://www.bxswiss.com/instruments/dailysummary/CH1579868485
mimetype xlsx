--- v3 (2026-09-22)
+++ v4 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111ab59b080d4947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2472ccb706b4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45e74910ccb49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54babe4dbe794107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d12ef44d952428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45e74910ccb49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e46f2aaa7f34a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54babe4dbe794107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,980</x:t>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...43 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...286 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...16 lines deleted...]
-          <x:t>1,765</x:t>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>