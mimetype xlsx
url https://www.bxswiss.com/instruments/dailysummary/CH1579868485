--- v4 (2026-10-12)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2472ccb706b4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28682c0d87c94143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54babe4dbe794107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48fc8ec8953416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e46f2aaa7f34a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54babe4dbe794107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a855af8ae074763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48fc8ec8953416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Apollo Global Management LLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...97 lines deleted...]
-          <x:t>1,060</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...102 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>