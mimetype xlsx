--- v2 (2026-09-01)
+++ v3 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f0e8f4ca924da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4f41f57d0c4eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade1c4187b514131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a2840f3a474583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ce3251cbe84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade1c4187b514131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2220f36708214854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a2840f3a474583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Salesforce.com</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,560</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>