--- v3 (2026-09-21)
+++ v4 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4f41f57d0c4eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e1cf4099354ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a2840f3a474583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1e7c5bc4b64d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2220f36708214854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a2840f3a474583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719f16c4db8043ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1e7c5bc4b64d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Salesforce.com</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,350</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...431 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>