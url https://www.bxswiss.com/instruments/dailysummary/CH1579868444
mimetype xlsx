--- v4 (2026-10-12)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e1cf4099354ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820b24f7fdb146e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1e7c5bc4b64d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6a53aed7e7491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719f16c4db8043ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1e7c5bc4b64d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fc5249581a44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6a53aed7e7491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Salesforce.com</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>2,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>2,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>2,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>