--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f2b54a5e984dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562e7c2da803498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc9520ca2f04649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41376ef5a52d44ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77b97bc7c2c417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc9520ca2f04649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09311870295f44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41376ef5a52d44ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...116 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...134 lines deleted...]
-          <x:t>1,245</x:t>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...124 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>