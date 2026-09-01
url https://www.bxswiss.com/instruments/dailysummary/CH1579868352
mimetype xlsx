--- v1 (2026-08-12)
+++ v2 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562e7c2da803498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd9f7a346204f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41376ef5a52d44ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c9bb1e45794613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09311870295f44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41376ef5a52d44ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d2d4c5c64b4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c9bb1e45794613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...124 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...16 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...16 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>