--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a5ccd4e53e4397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf7a88d7b8f49a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca54868ec59445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42300a262b34444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b954e32f99e4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca54868ec59445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700bfecd7a094d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42300a262b34444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lam Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...104 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...151 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...16 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...107 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>