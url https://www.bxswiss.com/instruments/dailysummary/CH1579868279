--- v1 (2026-08-12)
+++ v2 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf7a88d7b8f49a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae31144783e54727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42300a262b34444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92eb4f3518f14444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700bfecd7a094d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42300a262b34444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796c0f691225447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92eb4f3518f14444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lam Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1579868279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,203</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,104</x:t>
-[...53 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>