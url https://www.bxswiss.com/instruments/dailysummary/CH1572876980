--- v0 (2026-07-15)
+++ v1 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24459ea2d0242c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33a72b17e734db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra025ee6332344bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ceadc5025164950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa75f4561b5440d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra025ee6332344bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b63d28bf9640e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ceadc5025164950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...55 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...107 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>