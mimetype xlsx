--- v1 (2026-08-04)
+++ v2 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33a72b17e734db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be327a0056e482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ceadc5025164950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3dd67c21224705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b63d28bf9640e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ceadc5025164950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1519077e3ae497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3dd67c21224705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...21 lines deleted...]
-          <x:t>1,210</x:t>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...264 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>1,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>