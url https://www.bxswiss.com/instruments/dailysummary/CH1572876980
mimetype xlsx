--- v2 (2026-08-24)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be327a0056e482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5894609995954d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3dd67c21224705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80019f6a1bcc4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1519077e3ae497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3dd67c21224705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede0e0c40b2e4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80019f6a1bcc4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>