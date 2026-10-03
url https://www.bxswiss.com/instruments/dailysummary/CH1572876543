--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea78eda5fb5451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf640be10872e414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a40094a18d4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72654eefdc3649b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f59fb6d0594633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a40094a18d4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c34f9d180f74ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72654eefdc3649b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,570</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>3,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>