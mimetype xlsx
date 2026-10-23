--- v4 (2026-10-03)
+++ v5 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf640be10872e414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe374ba3c5244e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72654eefdc3649b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca94492efc8a49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c34f9d180f74ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72654eefdc3649b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d33de45c374ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca94492efc8a49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,760</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>3,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>