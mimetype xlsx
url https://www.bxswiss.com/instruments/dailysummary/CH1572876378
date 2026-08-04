--- v0 (2026-07-15)
+++ v1 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9ffbad35634ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4ab67228cf44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201df75035c64360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56769134800d4498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3055d5265d794aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201df75035c64360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e906886f12e44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56769134800d4498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on CME Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...200 lines deleted...]
-          <x:t>0,151</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...16 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...188 lines deleted...]
-          <x:t>0,112</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>