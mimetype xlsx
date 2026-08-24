--- v1 (2026-08-04)
+++ v2 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4ab67228cf44d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radab8dc99a824b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56769134800d4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a5631395164667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e906886f12e44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56769134800d4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf7960b6aaf4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a5631395164667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on CME Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,123</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...33 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>