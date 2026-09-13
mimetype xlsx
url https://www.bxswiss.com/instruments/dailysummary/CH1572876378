--- v2 (2026-08-24)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radab8dc99a824b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414c3a3d105741f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a5631395164667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c214af20f634b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf7960b6aaf4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a5631395164667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84473e68a7942fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c214af20f634b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on CME Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572876378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...70 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,071</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,066</x:t>
-[...70 lines deleted...]
-          <x:t>0,074</x:t>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...53 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...63 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>