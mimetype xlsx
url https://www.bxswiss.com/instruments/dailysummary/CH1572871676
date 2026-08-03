--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffeb29fecd2e4690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde888b8b94748bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fa9ba482c6456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3af8b21f7264edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff24e286ea5e4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fa9ba482c6456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7790792afb604eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3af8b21f7264edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Puma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572871676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...48 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,117</x:t>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...21 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,117</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,133</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...215 lines deleted...]
-          <x:t>0,179</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>