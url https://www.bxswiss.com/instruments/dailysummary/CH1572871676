--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde888b8b94748bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960ed81bcbc848b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3af8b21f7264edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb6e964c5c44096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7790792afb604eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3af8b21f7264edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d34b03ef07459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb6e964c5c44096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Puma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572871676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,181</x:t>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>0,098</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,094</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,149</x:t>
-[...117 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>