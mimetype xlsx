--- v2 (2026-08-23)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960ed81bcbc848b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6a98179c034c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb6e964c5c44096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf23157075e74b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d34b03ef07459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb6e964c5c44096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02308858e2246f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf23157075e74b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Puma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572871676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...38 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>