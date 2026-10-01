--- v2 (2026-09-10)
+++ v3 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811caf0cfb4e4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba96ea0d5254be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492dba0eb2554ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdbfed3dd1a4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534efcf112834b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492dba0eb2554ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af782d4aad84147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdbfed3dd1a4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,000</x:t>
-[...70 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,990</x:t>
-[...495 lines deleted...]
-          <x:t>3,565</x:t>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>