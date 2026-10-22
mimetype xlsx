--- v3 (2026-10-01)
+++ v4 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba96ea0d5254be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa8ad6ce6c64643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdbfed3dd1a4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff97e4567764817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af782d4aad84147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdbfed3dd1a4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa6dd00a4224598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff97e4567764817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...53 lines deleted...]
-          <x:t>3,420</x:t>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,290</x:t>
-[...313 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,855</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>