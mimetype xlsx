--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af360775ee54f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052a422ebeba4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fa72dc557c4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba34457dfb74461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e9e6eb4b224896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fa72dc557c4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413d56bcf98a41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba34457dfb74461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,311 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...26 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
@@ -597,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>