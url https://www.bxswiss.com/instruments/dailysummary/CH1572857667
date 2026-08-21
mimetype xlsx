--- v1 (2026-08-01)
+++ v2 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052a422ebeba4036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb766d1a386a4854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba34457dfb74461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497d2b9a82214372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413d56bcf98a41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba34457dfb74461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1639e5bda0fe4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497d2b9a82214372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,040</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...119 lines deleted...]
-          <x:t>1,040</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...43 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...328 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>