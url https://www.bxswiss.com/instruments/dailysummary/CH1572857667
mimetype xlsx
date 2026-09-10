--- v2 (2026-08-21)
+++ v3 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb766d1a386a4854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4625bd40ba0e4e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497d2b9a82214372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acaa8972e994c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1639e5bda0fe4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497d2b9a82214372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414b44b851704891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acaa8972e994c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,130</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>1,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...11 lines deleted...]
-          <x:t>1,770</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...73 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>