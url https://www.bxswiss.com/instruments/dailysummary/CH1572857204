--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40db9edc6b44cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3967d8180a4724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a3bc67054d43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5da483140e4f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f04ec7cbac4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a3bc67054d43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8110bd367a44432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5da483140e4f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RTX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...48 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...16 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,340</x:t>
-[...16 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...43 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...16 lines deleted...]
-          <x:t>0,410</x:t>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...247 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>