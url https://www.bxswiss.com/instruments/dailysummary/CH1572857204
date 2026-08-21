--- v1 (2026-08-01)
+++ v2 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3967d8180a4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921d6d7622dc4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5da483140e4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7337dc9f84cd4705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8110bd367a44432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5da483140e4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0831a865174944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7337dc9f84cd4705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RTX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...440 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,765</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>