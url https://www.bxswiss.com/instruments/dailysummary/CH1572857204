--- v2 (2026-08-21)
+++ v3 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921d6d7622dc4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6d798d78f04926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7337dc9f84cd4705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9399fc7ea984067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0831a865174944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7337dc9f84cd4705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa22602fe8646c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9399fc7ea984067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RTX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572857204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...593 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>