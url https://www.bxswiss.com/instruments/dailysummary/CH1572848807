--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f0a0cd491740fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60770a3b24548c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c285326adf14310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643b0ea5a9704e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121a689e664d4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c285326adf14310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b880673e044bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643b0ea5a9704e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Starbucks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -324,31 +226,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>