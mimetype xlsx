--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60770a3b24548c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca0d95969fb4baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643b0ea5a9704e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415044dca244840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b880673e044bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643b0ea5a9704e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeda8bc2ac342d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415044dca244840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Starbucks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...55 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>