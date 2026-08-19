--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca0d95969fb4baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5834241b42d24b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415044dca244840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3323a96040a54da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeda8bc2ac342d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415044dca244840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d16752ca4c44b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3323a96040a54da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Starbucks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...16 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,056</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...517 lines deleted...]
-          <x:t>0,042</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>