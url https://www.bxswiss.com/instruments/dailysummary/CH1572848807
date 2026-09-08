--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5834241b42d24b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e7a0d685544d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3323a96040a54da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d20db50650c4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d16752ca4c44b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3323a96040a54da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re559c2b3815844c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d20db50650c4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Starbucks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,074</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,027</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,024</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...6 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,018</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,018</x:t>
-[...107 lines deleted...]
-          <x:t>0,016</x:t>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>