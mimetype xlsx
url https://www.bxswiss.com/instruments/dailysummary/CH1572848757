--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38876f5127f44f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd45e9aae1d84a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bae62a517d44d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfaa922e8d3d4748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca70c59bdf604fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bae62a517d44d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c01878fc2d74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfaa922e8d3d4748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -324,31 +226,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>