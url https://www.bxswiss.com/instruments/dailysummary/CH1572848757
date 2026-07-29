--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd45e9aae1d84a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9346305480d4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfaa922e8d3d4748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68132742d674476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c01878fc2d74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfaa922e8d3d4748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70e301112674a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68132742d674476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...55 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
-[...340 lines deleted...]
-          <x:t>0,063</x:t>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
-[...4 lines deleted...]
-          <x:t>0,082</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>