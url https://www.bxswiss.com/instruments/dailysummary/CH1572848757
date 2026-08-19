--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9346305480d4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29718d25943048aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68132742d674476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e483c6b5c14ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70e301112674a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68132742d674476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ddabc2b10246e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e483c6b5c14ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>