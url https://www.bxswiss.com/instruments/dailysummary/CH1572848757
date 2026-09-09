--- v3 (2026-08-19)
+++ v4 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29718d25943048aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a09186b72464f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e483c6b5c14ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f691de6fa841e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ddabc2b10246e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e483c6b5c14ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4093c07bbc1434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f691de6fa841e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...6 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...21 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,203</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...6 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...4 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,256</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>