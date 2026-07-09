--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3ed5daef0f4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a30ef3cd7ac4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e08a8caaba4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae1fc8c276a48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcc24d7e1d448b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e08a8caaba4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e71a05bd62499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae1fc8c276a48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -324,31 +226,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>