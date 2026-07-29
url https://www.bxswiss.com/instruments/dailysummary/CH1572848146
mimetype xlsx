--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a30ef3cd7ac4d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f127bc80ea4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae1fc8c276a48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebcd50bff744270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e71a05bd62499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae1fc8c276a48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf673f93d294920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebcd50bff744270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...60 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...48 lines deleted...]
-          <x:t>0,154</x:t>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,134</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>