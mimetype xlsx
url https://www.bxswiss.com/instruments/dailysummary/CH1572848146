--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f127bc80ea4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227031e44fdb461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebcd50bff744270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra020619f996e4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf673f93d294920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebcd50bff744270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f4588be7d84b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra020619f996e4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...26 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...65 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...36 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>