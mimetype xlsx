--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227031e44fdb461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e2a618c0504085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra020619f996e4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e552f5798bd41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f4588be7d84b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra020619f996e4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce5b50437e54b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e552f5798bd41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572848146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,180</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...102 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>