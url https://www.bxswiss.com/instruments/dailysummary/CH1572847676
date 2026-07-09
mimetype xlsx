--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90561f4f61074e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b28509234d44e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046b5e4009c04b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995b776516894a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3875b3c86243f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046b5e4009c04b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bbf949b71e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995b776516894a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572847676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -324,31 +226,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>