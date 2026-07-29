--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b28509234d44e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8bc33363d14771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995b776516894a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15dfd420e71422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bbf949b71e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995b776516894a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91eb254ce3294653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15dfd420e71422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572847676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...82 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...335 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...4 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>