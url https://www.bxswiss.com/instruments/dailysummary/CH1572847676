--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8bc33363d14771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473878bdcff54203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15dfd420e71422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2000115a1bbb4e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91eb254ce3294653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15dfd420e71422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca3905fc6ce4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2000115a1bbb4e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Equinor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572847676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>