--- v2 (2026-08-21)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3e3fecd5434d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra931b4f56f324707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee34522f2724ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee4c4d832ae4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64b61d7fbc94c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee34522f2724ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dfe48f208974216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee4c4d832ae4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572825136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...566 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>