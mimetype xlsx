--- v3 (2026-09-11)
+++ v4 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra931b4f56f324707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3daff442a94e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee4c4d832ae4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5979a6294943ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dfe48f208974216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee4c4d832ae4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4e574495934758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5979a6294943ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572825136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>