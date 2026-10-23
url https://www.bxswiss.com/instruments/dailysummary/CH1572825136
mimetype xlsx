--- v4 (2026-10-01)
+++ v5 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3daff442a94e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0072a9924b448d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5979a6294943ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re161aed3952e4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4e574495934758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5979a6294943ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba87167f57a1452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re161aed3952e4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1572825136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...26 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...87 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>