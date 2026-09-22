--- v0 (2026-09-02)
+++ v1 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed81583f0ed4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f6c9bc4c40454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76acec3543af4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbeed7f500014218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8c55f590224c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76acec3543af4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac183d0b3f04208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbeed7f500014218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Barrier Reverse Convertible on Magnum Ice Cream</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571739494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...65 lines deleted...]
-          <x:t>100,655</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...21 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>100,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...16 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>100,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>