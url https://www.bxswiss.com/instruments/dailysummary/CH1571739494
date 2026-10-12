--- v1 (2026-09-22)
+++ v2 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f6c9bc4c40454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0874e23c21544c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbeed7f500014218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d07820fbfb243bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac183d0b3f04208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbeed7f500014218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7a7b0f1ac947b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d07820fbfb243bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Barrier Reverse Convertible on Magnum Ice Cream</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571739494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...134 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>99,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...80 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>100,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>