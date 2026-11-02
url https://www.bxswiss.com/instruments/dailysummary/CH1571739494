--- v2 (2026-10-12)
+++ v3 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0874e23c21544c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d22a0afa14a454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d07820fbfb243bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ec783d2e424ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7a7b0f1ac947b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d07820fbfb243bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0984477d874744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ec783d2e424ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Barrier Reverse Convertible on Magnum Ice Cream</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571739494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,785</x:t>
-[...31 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>100,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...355 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>