--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf837bb4e1d4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5436e09fd1ca46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463deaa7da1941fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ab0d83afdb483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b8aac464c845b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463deaa7da1941fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db6b2558db346ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ab0d83afdb483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>108,535</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,165</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>