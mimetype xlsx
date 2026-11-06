--- v1 (2026-10-17)
+++ v2 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5436e09fd1ca46ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332b7532e1ee41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ab0d83afdb483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729bd9d28e0344c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db6b2558db346ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ab0d83afdb483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50662a6d6ee24169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729bd9d28e0344c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,985</x:t>
-[...630 lines deleted...]
-          <x:t>110,450</x:t>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>