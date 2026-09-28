--- v0 (2026-09-06)
+++ v1 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ac606dbb0347fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d041686515c4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fe987c92624a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504bbd60864e4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8430ba2e7bf4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fe987c92624a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf9400852d24927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504bbd60864e4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adidas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...163 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...107 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>99,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...53 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>