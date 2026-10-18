--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d041686515c4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aad1959acb24c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504bbd60864e4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7e2006bd624c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf9400852d24927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504bbd60864e4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c94cedafd534b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7e2006bd624c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adidas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...16 lines deleted...]
-          <x:t>98,580</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...323 lines deleted...]
-          <x:t>97,690</x:t>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>