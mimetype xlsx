--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aad1959acb24c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra487b11a7c1b45bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7e2006bd624c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13e267eaabb473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c94cedafd534b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7e2006bd624c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb761244a28a64720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13e267eaabb473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adidas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,820</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,440</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>