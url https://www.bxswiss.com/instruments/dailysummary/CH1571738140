--- v0 (2026-09-06)
+++ v1 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ff7971d41a4d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aedf93d6bd49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c8b7286b2a4432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3a0ec3862a433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2347b491bb0546dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c8b7286b2a4432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612e5c20c7264293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3a0ec3862a433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,610</x:t>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,240</x:t>
-[...70 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,470</x:t>
-[...296 lines deleted...]
-          <x:t>96,330</x:t>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>