--- v1 (2026-09-26)
+++ v2 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aedf93d6bd49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299b5a261a364599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3a0ec3862a433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc947ce29023e4800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612e5c20c7264293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3a0ec3862a433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428d5edb745744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc947ce29023e4800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,830</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>96,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>95,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,090</x:t>
-[...188 lines deleted...]
-          <x:t>97,640</x:t>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>