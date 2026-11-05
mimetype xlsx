--- v2 (2026-10-16)
+++ v3 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299b5a261a364599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf651d1a2cad4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc947ce29023e4800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6ee12a1fc34114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428d5edb745744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc947ce29023e4800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd21646f60154481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6ee12a1fc34114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,480</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,090</x:t>
-[...141 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...414 lines deleted...]
-          <x:t>94,760</x:t>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>