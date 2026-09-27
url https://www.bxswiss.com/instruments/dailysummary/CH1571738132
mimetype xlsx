--- v0 (2026-09-06)
+++ v1 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830c7829aa4a4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdede4aeedfd74d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea434a4dd74c417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e6cd8e081c4a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc1bd1d3d154e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea434a4dd74c417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103fe9ea73ec49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e6cd8e081c4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on HUBER+SUHNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...70 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>95,640</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>