--- v1 (2026-09-27)
+++ v2 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdede4aeedfd74d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb2e5c67eff4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e6cd8e081c4a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf65921bbe594d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103fe9ea73ec49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e6cd8e081c4a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff49c0935edd4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf65921bbe594d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on HUBER+SUHNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,750</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,390</x:t>
-[...220 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>