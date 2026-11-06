--- v2 (2026-10-17)
+++ v3 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb2e5c67eff4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5830148f874e499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf65921bbe594d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bffd3c2f5f4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff49c0935edd4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf65921bbe594d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e6a22f56894680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bffd3c2f5f4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on HUBER+SUHNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,700</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,390</x:t>
-[...38 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...16 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>95,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>