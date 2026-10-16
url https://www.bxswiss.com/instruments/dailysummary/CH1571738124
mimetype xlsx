--- v0 (2026-09-26)
+++ v1 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf432b30dbb4639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ff4085a31848e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd1f90fecc0468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dbfda810de4d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173444e157bf4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd1f90fecc0468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcd53e6c6704352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dbfda810de4d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>96,140</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>96,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>95,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>