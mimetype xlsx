--- v1 (2026-10-16)
+++ v2 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ff4085a31848e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7c1acfafa14c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dbfda810de4d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e4f4e9f51a4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcd53e6c6704352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dbfda810de4d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4169e4e042b2432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e4f4e9f51a4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>95,750</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>95,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,250</x:t>
-[...43 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,630</x:t>
-[...90 lines deleted...]
-          <x:t>96,340</x:t>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>