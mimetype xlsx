--- v0 (2026-09-03)
+++ v1 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ddd799f4f14dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca4c37bc515492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3c8c0435b84594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a22330530341a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d7be92bb8c4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3c8c0435b84594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9533162848044432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a22330530341a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,329 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...62 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...85 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -584,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>