--- v1 (2026-09-23)
+++ v2 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca4c37bc515492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2469343455d48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a22330530341a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6940330b9a684493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9533162848044432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a22330530341a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a58535cb0a44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6940330b9a684493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,970</x:t>
-[...6 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...129 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>