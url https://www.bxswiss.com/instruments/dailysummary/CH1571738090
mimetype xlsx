--- v2 (2026-10-14)
+++ v3 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2469343455d48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86ea124ac784b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6940330b9a684493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45533329f134466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a58535cb0a44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6940330b9a684493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4831eb8349644a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45533329f134466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571738090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...38 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>99,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>