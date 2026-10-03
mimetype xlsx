--- v1 (2026-09-12)
+++ v2 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd573fcfaff42ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3c987099b14083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1560c67011409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff180cced8747b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa59672c072b4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1560c67011409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2df7044d5524e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff180cced8747b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Valero Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571732861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>105,190</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,370</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,330</x:t>
-[...70 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>104,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>105,695</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,220</x:t>
-[...242 lines deleted...]
-          <x:t>105,825</x:t>
+          <x:t>105,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>