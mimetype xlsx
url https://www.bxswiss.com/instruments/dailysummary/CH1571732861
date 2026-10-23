--- v2 (2026-10-03)
+++ v3 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3c987099b14083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb0ef9ff9ed4920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff180cced8747b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7e0ebed1f54dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2df7044d5524e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff180cced8747b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d391f92ab64360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7e0ebed1f54dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Valero Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571732861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,785</x:t>
-[...48 lines deleted...]
-          <x:t>105,785</x:t>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,005</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>105,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>