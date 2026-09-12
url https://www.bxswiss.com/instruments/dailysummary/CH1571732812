--- v0 (2026-08-23)
+++ v1 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra600e7fb664f4748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dc2abb1f344b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0748aae94347c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff9a891b8fe48ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff1f7eca55c438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0748aae94347c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264e37ec76394824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff9a891b8fe48ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.20% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571732812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>