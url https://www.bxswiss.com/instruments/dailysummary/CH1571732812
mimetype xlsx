--- v1 (2026-09-12)
+++ v2 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dc2abb1f344b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e770d1fb3940cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff9a891b8fe48ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700e4d4e0b924a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264e37ec76394824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff9a891b8fe48ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849a92335e054b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700e4d4e0b924a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.20% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571732812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>117,710</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,910</x:t>
-[...48 lines deleted...]
-          <x:t>116,960</x:t>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>117,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>118,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,305</x:t>
-[...139 lines deleted...]
-          <x:t>118,765</x:t>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>