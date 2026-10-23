--- v2 (2026-10-03)
+++ v3 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e770d1fb3940cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4505cd7c277648ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700e4d4e0b924a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8d312030554e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849a92335e054b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700e4d4e0b924a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1ae92a50804843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8d312030554e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.20% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571732812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>118,495</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,305</x:t>
-[...102 lines deleted...]
-          <x:t>118,585</x:t>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,585</x:t>
-[...431 lines deleted...]
-          <x:t>119,175</x:t>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>