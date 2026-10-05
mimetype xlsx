--- v2 (2026-09-15)
+++ v3 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c29125cee0d48ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1890b942643d4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ace27db510468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d0dfbb69974635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e02f2a372484e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ace27db510468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cf11f926ab40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d0dfbb69974635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.76% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571729008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>104,860</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>104,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>