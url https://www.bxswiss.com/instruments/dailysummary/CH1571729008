--- v3 (2026-10-05)
+++ v4 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1890b942643d4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63eae07d6d444a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d0dfbb69974635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9d131bca584bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cf11f926ab40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d0dfbb69974635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a4ee4cfef449e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9d131bca584bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.76% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571729008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>