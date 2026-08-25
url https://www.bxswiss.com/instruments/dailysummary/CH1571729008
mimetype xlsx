--- v0 (2026-08-05)
+++ v1 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff750d1bc72b4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817fff9d902a40b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90d662fc13b440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re567248310704741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7794a11feff44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90d662fc13b440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra199a9769b844687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re567248310704741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.76% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571729008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>