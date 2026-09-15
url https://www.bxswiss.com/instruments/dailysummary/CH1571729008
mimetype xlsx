--- v1 (2026-08-25)
+++ v2 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817fff9d902a40b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c29125cee0d48ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re567248310704741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ace27db510468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra199a9769b844687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re567248310704741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e02f2a372484e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ace27db510468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.76% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571729008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>