--- v2 (2026-09-16)
+++ v3 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f129476fb641be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26e3af0938d45d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5efa83b61af4caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe34a8d6e7f4905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee8f78cb5be451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5efa83b61af4caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9083afa8a77d4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe34a8d6e7f4905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.54% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571728984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>106,345</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>110,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,940</x:t>
-[...6 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,750</x:t>
-[...70 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>112,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>108,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>