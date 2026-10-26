--- v3 (2026-10-06)
+++ v4 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26e3af0938d45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb81f5a85d845aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe34a8d6e7f4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6aa88864e344207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9083afa8a77d4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe34a8d6e7f4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4135e1e35bfe4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6aa88864e344207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.54% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571728984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>112,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>108,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>114,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>