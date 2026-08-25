--- v0 (2026-08-05)
+++ v1 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd630d1f757a94ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d7fb07e23345bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8925308fb34f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b0c6fb822345fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef0d3721b35493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8925308fb34f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6705c7b8a34cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b0c6fb822345fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.54% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571728984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>