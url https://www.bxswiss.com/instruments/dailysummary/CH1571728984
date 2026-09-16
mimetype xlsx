--- v1 (2026-08-25)
+++ v2 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d7fb07e23345bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f129476fb641be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b0c6fb822345fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5efa83b61af4caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6705c7b8a34cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b0c6fb822345fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee8f78cb5be451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5efa83b61af4caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33.54% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571728984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>