--- v0 (2026-08-16)
+++ v1 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3632ef68d47b486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f0c91248384a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e862831a1a4550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5fb1c359664ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3224019f775a4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e862831a1a4550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0d9786a5574931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5fb1c359664ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.40% p.a. Barrier Reverse Convertible on Kioxia Holdings Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571727457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...453 lines deleted...]
-          <x:t>98,750</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>