--- v1 (2026-09-25)
+++ v2 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f0c91248384a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91946ecf6054d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5fb1c359664ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1526c51f283a43e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0d9786a5574931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5fb1c359664ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c5184e978a4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1526c51f283a43e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.40% p.a. Barrier Reverse Convertible on Kioxia Holdings Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571727457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>