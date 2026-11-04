--- v2 (2026-10-15)
+++ v3 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91946ecf6054d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45df6e25a124ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1526c51f283a43e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416d4ee4ebc24aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c5184e978a4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1526c51f283a43e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697af18c19f6479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416d4ee4ebc24aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.40% p.a. Barrier Reverse Convertible on Kioxia Holdings Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571727457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>