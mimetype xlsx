--- v1 (2026-09-14)
+++ v2 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e3c693fde84027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dccce8d5b40494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9e897a75294371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eeaf6793b5a4689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633553523e7f4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9e897a75294371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d454305efb643a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eeaf6793b5a4689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.60% p.a. Barrier Reverse Convertible on SK Hynix Inc. ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571726608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>