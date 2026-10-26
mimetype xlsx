--- v2 (2026-10-05)
+++ v3 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dccce8d5b40494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723956b91ce74420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eeaf6793b5a4689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d25e17f28114042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d454305efb643a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eeaf6793b5a4689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863aee029a014e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d25e17f28114042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.60% p.a. Barrier Reverse Convertible on SK Hynix Inc. ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571726608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,315</x:t>
-[...210 lines deleted...]
-          <x:t>106,305</x:t>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>109,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>