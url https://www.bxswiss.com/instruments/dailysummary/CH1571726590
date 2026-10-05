--- v1 (2026-09-15)
+++ v2 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5410e01cb206400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a48e10d04c34eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4473d66b87c543ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed0cf7e77e947a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cb843ede6e44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4473d66b87c543ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca1b88a0cb8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed0cf7e77e947a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on SK Hynix Inc. ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571726590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>