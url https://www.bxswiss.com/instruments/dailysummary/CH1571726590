--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a48e10d04c34eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b3c473f2534f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed0cf7e77e947a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac481f594eaa4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca1b88a0cb8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed0cf7e77e947a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7bbfd143c44f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac481f594eaa4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on SK Hynix Inc. ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571726590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>108,505</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,505</x:t>
-[...16 lines deleted...]
-          <x:t>108,830</x:t>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,665</x:t>
-[...11 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>109,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,325</x:t>
-[...279 lines deleted...]
-          <x:t>111,240</x:t>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>