--- v0 (2026-07-20)
+++ v1 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b72b6f728074171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992198d3abc44671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d8f11eeea34639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08526a9ad965453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc57ee747f34231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d8f11eeea34639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7887c69b691f4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08526a9ad965453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.96% p.a. Multi Barrier Reverse Convertible on Anglogold Ashanti ADR, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571719421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>98,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>97,550</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>